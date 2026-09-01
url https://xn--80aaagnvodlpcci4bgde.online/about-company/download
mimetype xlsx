--- v0 (2026-06-01)
+++ v1 (2026-09-01)
@@ -83,52 +83,52 @@
     <t>ОКВЭД</t>
   </si>
   <si>
     <t>68.32</t>
   </si>
   <si>
     <t>ОКПО</t>
   </si>
   <si>
     <t>73694878</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1041000031566</t>
   </si>
   <si>
     <t>Банковские реквизиты</t>
   </si>
   <si>
     <t xml:space="preserve">ООО "ТеплоАвтоматика"
 ИНН/КПП 1001157214/100101001
 ОКПО 73694878
 ОГРН 1041000031566
-расчетный  счет № 40702810225000000937 в Отделении № 8628 ПАО Сбербанк г. Петрозаводск БИК 048602673
-корреспондентский счет  № 30101810600000000673</t>
+расчетный  счет № 40702810225000000937 в Мурманском отделении № 8627 ПАО Сбербанк, БИК 044705615
+корреспондентский счет  № 30101810300000000615</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -156,51 +156,51 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:B12" headerRowCount="0">
   <tableColumns count="2">
     <tableColumn id="1" name="Полное наименование организации"/>
     <tableColumn id="2" name="Общество с ограниченной ответственностью &quot;ТеплоАвтоматика&quot;"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34.7922515869141" customWidth="1"/>
-    <col min="2" max="2" width="103.804496765137" customWidth="1"/>
+    <col min="2" max="2" width="101.771659851074" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>